--- v0 (2026-04-30)
+++ v1 (2026-08-24)
@@ -128,128 +128,136 @@
           <w:rFonts w:ascii="(한)신명조" w:eastAsia="(한)신명조" w:hAnsi="바탕"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="006676E3" w:rsidRDefault="002A3618">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
           <w:spacing w:val="6"/>
         </w:rPr>
         <w:t>한재</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>학: 202</w:t>
       </w:r>
-      <w:r w:rsidR="00F15BBF">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> - 50 </w:t>
+      <w:r w:rsidR="00D448F3">
+        <w:rPr>
+          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00D448F3">
+        <w:rPr>
+          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="00D448F3">
+        <w:rPr>
+          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕"/>
+        </w:rPr>
+        <w:t>48</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">  202</w:t>
       </w:r>
-      <w:r w:rsidR="00F15BBF">
-[...3 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00D448F3">
+        <w:rPr>
+          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">. 7. </w:t>
       </w:r>
-      <w:r w:rsidR="00F15BBF">
-[...9 lines deleted...]
-        <w:t>8</w:t>
+      <w:r w:rsidR="00D448F3">
+        <w:rPr>
+          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕"/>
+        </w:rPr>
+        <w:t>02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006676E3" w:rsidRDefault="002A3618">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">수  신: 각기관장 </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006676E3" w:rsidRDefault="002A3618">
       <w:pPr>
@@ -285,55 +293,55 @@
       </w:pPr>
     </w:p>
     <w:p w:rsidR="006676E3" w:rsidRDefault="006676E3">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="006676E3" w:rsidRDefault="002A3618">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>       본 학회 202</w:t>
       </w:r>
-      <w:r w:rsidR="00F15BBF">
-[...3 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00D448F3">
+        <w:rPr>
+          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">년도 추계학술발표대회를 다음과 같이 개최하오니 귀 기관에 근무하는 본 학회 회원들이 많이 참석할 수 있도록 협조하여 주시기 바랍니다. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006676E3" w:rsidRDefault="006676E3">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="006676E3" w:rsidRDefault="006676E3">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕"/>
         </w:rPr>
       </w:pPr>
@@ -392,192 +400,174 @@
         <w:spacing w:line="300" w:lineRule="auto"/>
         <w:ind w:firstLineChars="600" w:firstLine="1513"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">∙ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>일 시: 202</w:t>
       </w:r>
-      <w:r w:rsidR="00F15BBF">
-[...5 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00D448F3">
+        <w:rPr>
+          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">년 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">월 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00F15BBF">
-[...5 lines deleted...]
-        <w:t>2</w:t>
+      <w:r w:rsidR="00D448F3">
+        <w:rPr>
+          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">일(수) ~ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>월 1</w:t>
-[...7 lines deleted...]
-        <w:t>4</w:t>
+        <w:t xml:space="preserve">월 </w:t>
+      </w:r>
+      <w:r w:rsidR="00D448F3">
+        <w:rPr>
+          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">일(금)  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006676E3" w:rsidRDefault="002A3618" w:rsidP="004F1824">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="auto"/>
         <w:ind w:firstLineChars="600" w:firstLine="1513"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">∙ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">장 소: </w:t>
       </w:r>
-      <w:r w:rsidR="00F15BBF">
-[...24 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00D448F3">
+        <w:rPr>
+          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>창원컨벤션센터</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="006676E3" w:rsidRDefault="002A3618">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="auto"/>
         <w:ind w:firstLineChars="600" w:firstLine="1513"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">∙ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
@@ -689,101 +679,119 @@
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="006676E3" w:rsidRDefault="002A3618">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
-        <w:t xml:space="preserve">사단법인 한국재료학회장  김 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F15BBF">
+        <w:t xml:space="preserve">사단법인 한국재료학회장  </w:t>
+      </w:r>
+      <w:r w:rsidR="00D448F3">
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
-        <w:t>윤</w:t>
+        <w:t>이</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F15BBF">
+      <w:r w:rsidR="00D448F3">
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
-        <w:t>기</w:t>
+        <w:t>인</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D448F3">
+        <w:rPr>
+          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>환</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006676E3">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1440" w:bottom="1440" w:left="1440" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00116F93" w:rsidRDefault="00116F93" w:rsidP="00F15BBF">
+    <w:p w:rsidR="006C06DB" w:rsidRDefault="006C06DB" w:rsidP="00F15BBF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00116F93" w:rsidRDefault="00116F93" w:rsidP="00F15BBF">
+    <w:p w:rsidR="006C06DB" w:rsidRDefault="006C06DB" w:rsidP="00F15BBF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="맑은 고딕">
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="굴림">
@@ -807,58 +815,58 @@
     <w:charset w:val="81"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="(한)신명조">
     <w:altName w:val="바탕"/>
     <w:charset w:val="81"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="09060000" w:usb2="00000010" w:usb3="00000000" w:csb0="00080000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="함초롬바탕">
     <w:panose1 w:val="02030604000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7002EFF" w:usb1="19DFFFFF" w:usb2="001BFDD7" w:usb3="00000000" w:csb0="001F01FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00116F93" w:rsidRDefault="00116F93" w:rsidP="00F15BBF">
+    <w:p w:rsidR="006C06DB" w:rsidRDefault="006C06DB" w:rsidP="00F15BBF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00116F93" w:rsidRDefault="00116F93" w:rsidP="00F15BBF">
+    <w:p w:rsidR="006C06DB" w:rsidRDefault="006C06DB" w:rsidP="00F15BBF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:hideGrammaticalErrors/>
   <w:stylePaneFormatFilter w:val="4024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="800"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
@@ -866,76 +874,78 @@
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006676E3"/>
     <w:rsid w:val="00116F93"/>
     <w:rsid w:val="002A3618"/>
     <w:rsid w:val="004F1824"/>
     <w:rsid w:val="006676E3"/>
+    <w:rsid w:val="006C06DB"/>
+    <w:rsid w:val="00D448F3"/>
     <w:rsid w:val="00F15BBF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="0"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ko-KR" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="13F304F7"/>
+  <w14:docId w14:val="4FDE5B98"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ko-KR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1706,56 +1716,56 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>42</Words>
-  <Characters>244</Characters>
+  <Characters>241</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>285</CharactersWithSpaces>
+  <CharactersWithSpaces>282</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:version>1300.0100.01</cp:version>
 </cp:coreProperties>
 </file>